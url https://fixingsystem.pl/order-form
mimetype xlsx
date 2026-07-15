--- v0 (2026-04-15)
+++ v1 (2026-07-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Pictures</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Alf</t>
   </si>
   <si>
     <t>TOP:</t>
   </si>
   <si>
     <t>FIX0101</t>
   </si>
   <si>
     <t>BOTTOM:</t>
   </si>
   <si>
@@ -872,50 +872,53 @@
     <t>FIX0137</t>
   </si>
   <si>
     <t>UNV05</t>
   </si>
   <si>
     <t>FIX0145</t>
   </si>
   <si>
     <t>UNV06</t>
   </si>
   <si>
     <t>FIX0209</t>
   </si>
   <si>
     <t>UNV07</t>
   </si>
   <si>
     <t>FIX0212</t>
   </si>
   <si>
     <t>UNV08</t>
   </si>
   <si>
     <t>FIX0216</t>
+  </si>
+  <si>
+    <t>FIX0247</t>
   </si>
   <si>
     <t>VLV</t>
   </si>
   <si>
     <t>FIX0036</t>
   </si>
   <si>
     <t>FIX0037</t>
   </si>
   <si>
     <t>FIX0069</t>
   </si>
   <si>
     <t>FIX0070</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -9565,97 +9568,97 @@
       <c r="D251" s="2" t="s">
         <v>170</v>
       </c>
       <c r="E251" s="2"/>
     </row>
     <row r="252" spans="1:5" customHeight="1" ht="35">
       <c r="A252" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B252" s="2"/>
       <c r="C252" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D252" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E252" s="2"/>
     </row>
     <row r="253" spans="1:5" customHeight="1" ht="35">
       <c r="A253" s="1"/>
       <c r="B253" s="2"/>
       <c r="C253" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D253" s="2" t="s">
-        <v>200</v>
+        <v>286</v>
       </c>
       <c r="E253" s="2"/>
     </row>
     <row r="254" spans="1:5" customHeight="1" ht="30">
       <c r="A254" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B254" s="2"/>
       <c r="C254" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D254" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E254" s="2"/>
     </row>
     <row r="255" spans="1:5" customHeight="1" ht="30">
       <c r="A255" s="1"/>
       <c r="B255" s="2"/>
       <c r="C255" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D255" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E255" s="2"/>
     </row>
     <row r="256" spans="1:5" customHeight="1" ht="30">
       <c r="A256" s="1"/>
       <c r="B256" s="2"/>
       <c r="C256" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D256" s="2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E256" s="2"/>
     </row>
     <row r="257" spans="1:5" customHeight="1" ht="30">
       <c r="A257" s="1"/>
       <c r="B257" s="2"/>
       <c r="C257" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D257" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E257" s="2"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:B5"/>
     <mergeCell ref="A6:A9"/>
     <mergeCell ref="B6:B9"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="B10:B13"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="B14:B17"/>
     <mergeCell ref="A21:A24"/>
     <mergeCell ref="B21:B24"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="A27:A30"/>
     <mergeCell ref="B27:B30"/>
     <mergeCell ref="A31:A34"/>
     <mergeCell ref="B31:B34"/>
     <mergeCell ref="A35:A38"/>
     <mergeCell ref="B35:B38"/>
     <mergeCell ref="A39:A42"/>