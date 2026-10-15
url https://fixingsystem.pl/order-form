--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -980,51 +980,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0517755b6fa98ffa84936a10b29f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30da1bdde5e01c56887cd5f12b5d87e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87af5aceeb3dd9083f1e441b4b1a045.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aefadabda9ecd32a3cc8a6493bcb42.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8987ad8fb09714021c4db2e2233b6f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e760727f358f4dfcd3e9b0876de7df.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb57c269e765c72580cf8921b3a01d9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed8a8df6b5beed8b6e3937c10ea979.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c42dc67ed863541913251c75adf804.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec1dcb36392a974ed60f1129632e41.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc205102c6670ebb95eb0e539404120.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1aaa6aabbbfc403691a5525c4b96f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa82ac7d04f60304a26aaf3a343b22.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc7e68eadf92b00839d59595787eaf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bc6f439814de899b2f814d249ba68.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f62f7272bb0bd3f0f167482abfeb1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea22ddb21dece92332581782ae244a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e874b7490a697f45a21298598faab98.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83722a66d2e086ab548b111a72ea47c1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feb227911955e1f21cbabb6c8c1881.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b06ee07225bb073bbbae8cc2b8107.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c290c22c4df0cc6c16ca74c56eeece6.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf145afc61699cb96d34f4f2df416e15.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c600815dd1460feb2613502a267d2.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0b06f5e5c653f9eb5a400173f141e.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b300768f7fc74a4cad02b0b16c5f2f2.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392f8e757dcda88e3023fe4e2523ee2.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5d90359dbbac8057915c15c91c368.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0a324d216f36a93f1c021754a7942.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d0aa2715eadda5aaa63ff0d2f866f.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e67e612440bf5dc599bbe31a6e56a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132669cb6450361a23dfefa5591692e2.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6725452e25f84958d83a920f058e4.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd73d44c6bf1ff53643caa4895fc1c.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2696b50401aea6545d13e7146bfa4.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09891ed3f6d49cea24dc552d746ce4e.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262ef7afd72790100928fe59b02515f.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1f7f41e82d99aa1bb861976c98b42.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f21f24a965bc9a999cb91f5995396.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a956fecf79958e5d740021d3e57addc.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa078427a39ebaddd53f67cdb99264.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26ab6466402cb3845f5d733b134d19.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ec28d6aabd3a480a192c512cfcf39.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09f200ca8c26421ae46d0263e969b3.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e5fab3eb0eefc1180b8a52c07d078.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8d7a3fc0c6e22a01f71a64cd4955d.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12aec5eaa4d92cb9817133892aceba.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979e4e24d250c5d0da812ed9de3d3c6.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3a841c8ac8d6edb489224d7608bf6.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd620cf15f048ce57d12996b552e25.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a804c3cd52180e2a36ff32b9dbc6e.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aaafbf97b169562c4021e59aac3ee.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e980965e9dc1862519173946b7810cc.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5d239b61fcbe45412bbf33157b836.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57afa4884b54e7b4b22fe74f80014bf.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac7b8f65f37a46c5acf0ee5688b89a.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e80b5d1ed312f054fb3e14544eaae2.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9753ef11d530d55a22ab6779a3cff0e.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812cf329f0b842157d256ddef175e74.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3e51960b2e127e9af2cde05fae22c.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d743862e6e0f70e0dbb67853a12c75e.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e537c0278b3c190c7f09b72f3a163.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aca724883deef27e45603364207e7.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6208aaff6c0042f63febdd93758163.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e44cca130282639677ea4ddb494c0e.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf93b071b6da95ea8e8b4cef4d046f0.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211c3d66e44708c9c102f20521b1908.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812076437dc78802c8b2422b08e1818.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a7f930825a33e3f815350cedc09fb.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cb2fabba38194b4bad9907cf09ea2.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c266da94327c85ccb7323245f8b5a.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf29f66bb3403ff5e25cf0aab002fc.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a322d659539d8e4690423d65931e9.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e02d582f94055f47a8550dd2326ac.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763bc9a25d6862d14f3ee6f164774c1.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8361b85b77b75d166b521de4588ba.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdb77958c24ddd0e9d366f58d0d9d1.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbaa5d135056aef1c0367ee9ad6cd4.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c55fb29dbf78506b937e15d2b9d501.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860f39f74429bb60a16547e15424e08.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349b609a7ec1c11d15601d5596d8871.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba0fa22356bee5aa1cbdb70de48adf.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dc5f1d88df2e27f566139bff954f3.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f33f488d67d564a0ab192bb99879c.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201f18f7162cd4f704d8cab2ae14d16.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3be18d138db7878e2d8a64ecd75baa.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf295e3ec7b62ace192c95e16936c07.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398a65d038a167200e6e4d2c88878cb.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9899517f4d8214e1d20ba08e02d711.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940f3932e4ead974ad2a943332923e6.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41733745f04241355106b3317ccbf79.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7011e15749c40467c2da060730057.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c378859905badad754f32ff0ba9431.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960e1eee8ef50b0ed9cbecbfe0ff9ba.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ae16290ab7db3842361e886e6abde.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bdbba2538513f881582a761d32c18.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fe5a23e7ae1392716a82f59eefe45.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daf1721b34494cd3be100762b53b37.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6a94c55aa595fd13915059a36bfca.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45f36aee56331d8d7c83bf4ef10925.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb4e421bf2dd12db5fc963a7a1327c.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddef790978cfb41ec704ef798a9898.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08b8fabad4fa29e56f47a405449599.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec321b000ebdea985928fd0eb73be3.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ca8bf5f56fa87b85f3dd586552ccf.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb137c2d80b0af5bbaac8cbee30a78d0.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b6d9e78889147aafa2ab6cf17b7ee.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d9f7df5192c4d1c61d28e88cff89c.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2e14ce683f6b1490aec7d882d5e0b.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6cbcfe8e822e62ff05339f1f60a68.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d045d7fe2d859d15fd82ebefe915c7a.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774325ea0e5dfb82c399a145ce10e2e1.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d372287ab136eebe38d555d76ca86a.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501356b14767f7b39a93a5bb401bbef.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759303c1e67bb60bdb0eac308cc0def1.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f5f4533df00ffc81d65459cd50c78.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec2af0774e858afd67551690d10576.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9916700ea14e921383aaf53cb5552.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fb0963d050453c49105aa7e75d5ac.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df02da7cbdbe2dc1726663badc9cc23.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1fa40799068d5031e7427f04790b3.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cb68838035751d3e105abcfc95e6a.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64bea4ad10641647bede2f5c3ab367.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809908531c26a861c89830d25536b87.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe219b21ab00a2712b3808253bf8d5.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46537162e25b021130c817bca52a3fc.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1eed3befda6ae5658200824a885fe.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff4172f13a733b2cd79f786b7b359c.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ea40b8fb3d202178a0169a13baa6f.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37210cc6b80678a5cfdb5e54b436da36.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195c1d4a0bbfe8ff54eccba41d5d317.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae040a71c677fa5f7128e96ca0b8ddaa.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e3b7ec10bc54e1cea7b481e385f49.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068262f05ddbaab41696cbbe158f5ce.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5234f10d4736f0df98da7176ed78b.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ea6ced254ea163d92334a44842fa8.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7674f6e3077c73ae476f760d815075.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e0ad2b5901c10f5ee5a4b75b04afb.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0119a10f414026faa5b1adf5265563e.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e0a1334ef05d58c7c7c89cfc43b0a.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9c8f8a4a47878b0cd3110c17e90cb.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0953c4f7b1e29a8401d332394376d.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c3289c14f3bfd4316cfdff3850a2b.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2c9b526c36b85c1a8f5f529691a22.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de91ad034d4beefa9df49eaecbd356b.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1702f7f491a6ac7b1b53b85398e6b2b.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ed703ebf3ad1cb1907f859cff3a41.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8101b4d25ffbcccc2e9fa28f28f202.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df078a0e66b72d3bb01e6dba5430b931.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61701fe5c2ae8c8f274407e5f2404187.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122f39930d3762bc8b01faf5f58f481.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae547335a42d83d82ff61fa84f6961.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da86dea72927b3748d613ca4600a6d7.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67777c2c2f177dafa78db89229f2cc.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65a2fad7c69269e94147559436733d.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fd8fd21bebdd16059ffc96e09a5cf.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cc6dc55bd3682236cf51d328f74c3.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e45626bda5c562648206e3d6ed0a2d.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4026b53310f395a9d29dadc8240b8.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b56087df46a59c66de523f4c48ad3.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def42295db4f3d34ed2c44c8f4e0a1bd.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43133710ff220b97d2632826464e8878.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f629da5f21a8d9632e308179e7990c.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028f0e4832d1996a39d6607ace3605b.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67890f09408957efea97669de0a9cca6.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00340097271b50b67daf17a09ddb9b3e.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ed0a8400bd8b82b8afb5142caaea6.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2a4fa4ad2ec5522d0492d77f89ab0.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470ff47df7d3c4d08c0c846203259ea.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef428d795617d8b42dc00976a6b492.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b18507d800f6f4e22650090ef4b2a.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef33563c17ad33d8802788592345e6.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067197b2b19703b72a0640f6af6e1fec.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92932d69d1611b8629c0003c268591c4.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dfe892963279ff66dbd8b23e45446.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b5b573c582e64e16befede4e51ff8.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc957b934080be45db653d96c22ef.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0517755b6fa98ffa84936a10b29f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30da1bdde5e01c56887cd5f12b5d87e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87af5aceeb3dd9083f1e441b4b1a045.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aefadabda9ecd32a3cc8a6493bcb42.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8987ad8fb09714021c4db2e2233b6f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e760727f358f4dfcd3e9b0876de7df.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb57c269e765c72580cf8921b3a01d9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed8a8df6b5beed8b6e3937c10ea979.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c42dc67ed863541913251c75adf804.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec1dcb36392a974ed60f1129632e41.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc205102c6670ebb95eb0e539404120.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1aaa6aabbbfc403691a5525c4b96f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa82ac7d04f60304a26aaf3a343b22.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc7e68eadf92b00839d59595787eaf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bc6f439814de899b2f814d249ba68.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f62f7272bb0bd3f0f167482abfeb1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea22ddb21dece92332581782ae244a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e874b7490a697f45a21298598faab98.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83722a66d2e086ab548b111a72ea47c1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feb227911955e1f21cbabb6c8c1881.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b06ee07225bb073bbbae8cc2b8107.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c290c22c4df0cc6c16ca74c56eeece6.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf145afc61699cb96d34f4f2df416e15.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c600815dd1460feb2613502a267d2.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0b06f5e5c653f9eb5a400173f141e.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b300768f7fc74a4cad02b0b16c5f2f2.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392f8e757dcda88e3023fe4e2523ee2.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5d90359dbbac8057915c15c91c368.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0a324d216f36a93f1c021754a7942.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d0aa2715eadda5aaa63ff0d2f866f.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e67e612440bf5dc599bbe31a6e56a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132669cb6450361a23dfefa5591692e2.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6725452e25f84958d83a920f058e4.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd73d44c6bf1ff53643caa4895fc1c.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2696b50401aea6545d13e7146bfa4.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09891ed3f6d49cea24dc552d746ce4e.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262ef7afd72790100928fe59b02515f.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1f7f41e82d99aa1bb861976c98b42.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f21f24a965bc9a999cb91f5995396.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a956fecf79958e5d740021d3e57addc.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa078427a39ebaddd53f67cdb99264.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26ab6466402cb3845f5d733b134d19.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ec28d6aabd3a480a192c512cfcf39.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09f200ca8c26421ae46d0263e969b3.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e5fab3eb0eefc1180b8a52c07d078.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8d7a3fc0c6e22a01f71a64cd4955d.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12aec5eaa4d92cb9817133892aceba.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979e4e24d250c5d0da812ed9de3d3c6.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3a841c8ac8d6edb489224d7608bf6.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd620cf15f048ce57d12996b552e25.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a804c3cd52180e2a36ff32b9dbc6e.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aaafbf97b169562c4021e59aac3ee.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e980965e9dc1862519173946b7810cc.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5d239b61fcbe45412bbf33157b836.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57afa4884b54e7b4b22fe74f80014bf.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac7b8f65f37a46c5acf0ee5688b89a.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e80b5d1ed312f054fb3e14544eaae2.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9753ef11d530d55a22ab6779a3cff0e.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812cf329f0b842157d256ddef175e74.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3e51960b2e127e9af2cde05fae22c.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d743862e6e0f70e0dbb67853a12c75e.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e537c0278b3c190c7f09b72f3a163.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aca724883deef27e45603364207e7.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6208aaff6c0042f63febdd93758163.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e44cca130282639677ea4ddb494c0e.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf93b071b6da95ea8e8b4cef4d046f0.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211c3d66e44708c9c102f20521b1908.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812076437dc78802c8b2422b08e1818.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a7f930825a33e3f815350cedc09fb.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cb2fabba38194b4bad9907cf09ea2.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c266da94327c85ccb7323245f8b5a.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf29f66bb3403ff5e25cf0aab002fc.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a322d659539d8e4690423d65931e9.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e02d582f94055f47a8550dd2326ac.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763bc9a25d6862d14f3ee6f164774c1.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8361b85b77b75d166b521de4588ba.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdb77958c24ddd0e9d366f58d0d9d1.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbaa5d135056aef1c0367ee9ad6cd4.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c55fb29dbf78506b937e15d2b9d501.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860f39f74429bb60a16547e15424e08.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349b609a7ec1c11d15601d5596d8871.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba0fa22356bee5aa1cbdb70de48adf.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dc5f1d88df2e27f566139bff954f3.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f33f488d67d564a0ab192bb99879c.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201f18f7162cd4f704d8cab2ae14d16.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3be18d138db7878e2d8a64ecd75baa.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf295e3ec7b62ace192c95e16936c07.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398a65d038a167200e6e4d2c88878cb.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9899517f4d8214e1d20ba08e02d711.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940f3932e4ead974ad2a943332923e6.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41733745f04241355106b3317ccbf79.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7011e15749c40467c2da060730057.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c378859905badad754f32ff0ba9431.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960e1eee8ef50b0ed9cbecbfe0ff9ba.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ae16290ab7db3842361e886e6abde.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bdbba2538513f881582a761d32c18.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fe5a23e7ae1392716a82f59eefe45.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daf1721b34494cd3be100762b53b37.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6a94c55aa595fd13915059a36bfca.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45f36aee56331d8d7c83bf4ef10925.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb4e421bf2dd12db5fc963a7a1327c.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddef790978cfb41ec704ef798a9898.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08b8fabad4fa29e56f47a405449599.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec321b000ebdea985928fd0eb73be3.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ca8bf5f56fa87b85f3dd586552ccf.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb137c2d80b0af5bbaac8cbee30a78d0.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b6d9e78889147aafa2ab6cf17b7ee.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d9f7df5192c4d1c61d28e88cff89c.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2e14ce683f6b1490aec7d882d5e0b.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6cbcfe8e822e62ff05339f1f60a68.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d045d7fe2d859d15fd82ebefe915c7a.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774325ea0e5dfb82c399a145ce10e2e1.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d372287ab136eebe38d555d76ca86a.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501356b14767f7b39a93a5bb401bbef.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759303c1e67bb60bdb0eac308cc0def1.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f5f4533df00ffc81d65459cd50c78.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec2af0774e858afd67551690d10576.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9916700ea14e921383aaf53cb5552.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fb0963d050453c49105aa7e75d5ac.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df02da7cbdbe2dc1726663badc9cc23.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1fa40799068d5031e7427f04790b3.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cb68838035751d3e105abcfc95e6a.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64bea4ad10641647bede2f5c3ab367.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809908531c26a861c89830d25536b87.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe219b21ab00a2712b3808253bf8d5.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46537162e25b021130c817bca52a3fc.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1eed3befda6ae5658200824a885fe.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff4172f13a733b2cd79f786b7b359c.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527e05f49f67a44e37b94341de3ac54.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee269a30e0f4094f544f68b4962e514f.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195c1d4a0bbfe8ff54eccba41d5d317.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae040a71c677fa5f7128e96ca0b8ddaa.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e3b7ec10bc54e1cea7b481e385f49.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068262f05ddbaab41696cbbe158f5ce.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5234f10d4736f0df98da7176ed78b.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ea6ced254ea163d92334a44842fa8.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7674f6e3077c73ae476f760d815075.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e0ad2b5901c10f5ee5a4b75b04afb.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0119a10f414026faa5b1adf5265563e.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e0a1334ef05d58c7c7c89cfc43b0a.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9c8f8a4a47878b0cd3110c17e90cb.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0953c4f7b1e29a8401d332394376d.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c3289c14f3bfd4316cfdff3850a2b.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2c9b526c36b85c1a8f5f529691a22.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de91ad034d4beefa9df49eaecbd356b.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1702f7f491a6ac7b1b53b85398e6b2b.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ed703ebf3ad1cb1907f859cff3a41.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8101b4d25ffbcccc2e9fa28f28f202.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df078a0e66b72d3bb01e6dba5430b931.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61701fe5c2ae8c8f274407e5f2404187.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122f39930d3762bc8b01faf5f58f481.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae547335a42d83d82ff61fa84f6961.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da86dea72927b3748d613ca4600a6d7.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67777c2c2f177dafa78db89229f2cc.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65a2fad7c69269e94147559436733d.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fd8fd21bebdd16059ffc96e09a5cf.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cc6dc55bd3682236cf51d328f74c3.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e45626bda5c562648206e3d6ed0a2d.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4026b53310f395a9d29dadc8240b8.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b56087df46a59c66de523f4c48ad3.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def42295db4f3d34ed2c44c8f4e0a1bd.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43133710ff220b97d2632826464e8878.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f629da5f21a8d9632e308179e7990c.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320dfd8e042d0dc0bbc8146d797bf72.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67890f09408957efea97669de0a9cca6.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00340097271b50b67daf17a09ddb9b3e.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ed0a8400bd8b82b8afb5142caaea6.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2a4fa4ad2ec5522d0492d77f89ab0.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470ff47df7d3c4d08c0c846203259ea.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef428d795617d8b42dc00976a6b492.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b18507d800f6f4e22650090ef4b2a.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef33563c17ad33d8802788592345e6.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067197b2b19703b72a0640f6af6e1fec.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92932d69d1611b8629c0003c268591c4.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dfe892963279ff66dbd8b23e45446.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b5b573c582e64e16befede4e51ff8.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc957b934080be45db653d96c22ef.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>495300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="523875" cy="523875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4828,85 +4828,85 @@
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>304800</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="523875" cy="523875"/>
+    <xdr:ext cx="647700" cy="523875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="129" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="523875" cy="523875"/>
+    <xdr:ext cx="638175" cy="523875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -5878,85 +5878,85 @@
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="163" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>133350</xdr:colOff>
       <xdr:row>231</xdr:row>
-      <xdr:rowOff>533400</xdr:rowOff>
-[...1 lines deleted...]
-    <xdr:ext cx="733425" cy="447675"/>
+      <xdr:rowOff>495300</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="523875" cy="523875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="164" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>876300</xdr:colOff>
+      <xdr:colOff>704850</xdr:colOff>
       <xdr:row>231</xdr:row>
-      <xdr:rowOff>533400</xdr:rowOff>
-[...1 lines deleted...]
-    <xdr:ext cx="733425" cy="447675"/>
+      <xdr:rowOff>495300</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="523875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="165" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>